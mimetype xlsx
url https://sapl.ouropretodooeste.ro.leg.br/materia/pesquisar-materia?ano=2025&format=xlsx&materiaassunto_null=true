--- v0 (2026-03-11)
+++ v1 (2026-06-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3817" uniqueCount="1838">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3817" uniqueCount="1839">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -4948,50 +4948,53 @@
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO CAPUT NO ARTIGO 1º DA LEI Nº 3.478 DE 11 DE FEVEREIRO DE 2025 _x000D_
 QUE, “DISPÕE SOBRE A CONCESSÃO DE VANTAGENS AOS PROFISSIONAIS DA SAÚDE  E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS E REVOGA  A  LEI Nº 3.549, DE 23 DE JUNHO DE 2025 QUE, “INCLUI _x000D_
 DISPOSITIVOS NA LEI Nº 3.478, DE 11 DE FEVEREIRO DE 2025, QUE DISPÕE SOBRE A _x000D_
 CONCESSÃO DE VANTAGENS AOS PROFISSIONAIS DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS ”.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7120/pl-3389.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAR O PODER EXECUTIVO MUNICIPAL DA ESTÂNCIA TURISTICA DE OURO PRETO DO OESTE,ATRAVÉS DA SECRETARIA  MUNICIPAL DE CULTURA, ESPORTE E TURISMO – SEMCET CONCEDER PAGAMENTO DE PREMIAÇÕES EM DINHEIRO PARA O CAMPEONATO RURALZÃO 2025, NA CATEGORIA ASPIRANTE E TITULAR ".</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>3390</t>
+  </si>
+  <si>
+    <t>http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7161/pl-3390__lei_3601.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2026-2029 DO MUNICÍPIO DA ESTÂNCIA TURÍSTICA DE OURO PRETO DO OESTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>"LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO", PARA O EXERCÍCIO DE 2026 do Município da Estância Turís ca de Ouro Preto do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7183/pl-3392.pdf</t>
   </si>
   <si>
     <t>o "LEI ORÇAMENTÁRIA ANUAL LOA", PARA O EXERCÍCIO DE 2026 do Município da Estância Turís ca de Ouro Preto do Oeste, e dá outras providências.</t>
   </si>
@@ -6254,51 +6257,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7127/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6729/indicacao-01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6730/indicacao-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6731/indicacao-03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6732/indicacao-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6733/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6734/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6735/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6736/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6738/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6741/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6742/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6743/indicacao-15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6744/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6751/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6754/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6755/indicacao-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6756/indicacao-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6761/01-indicacao-24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6762/indicacao-26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6774/indicacao-028.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6775/indicacao-29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6776/indicacao-30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6777/indicacao-31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6778/indicacao-32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6779/indicacao-33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6780/indicacao-34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao-35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6782/indicacao-36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6783/indicacao-37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6784/indicacao-38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6785/indicacao-39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6786/indicacao-40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6787/indicacao-41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6788/indicacao-42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6789/indicacao-043.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6790/indicacao-044.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6791/indicacao-045.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6792/indicacao-46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6811/indicacao_47_weuler.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6812/indicacao_48_edis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6813/indicacao_49_weuler.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6814/indicacao_50_robinho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6815/indicacao_51_edis.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6816/indicacao_52_weuler.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6817/indicacao_53_rondon.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6822/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6823/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6824/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6825/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6826/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6831/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6832/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6833/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6834/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6835/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6836/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6837/indicacao-066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6838/indicacao-067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6839/indicacao-68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6840/indicacao-69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6841/indicacao-70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6842/indicacao-71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6843/indicacao-72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6844/indicacao-73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6845/indicacao-74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6846/indicacao-75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6847/indicacao-76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6863/indicacao-77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6864/indicacao-78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6865/indicacao-79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6866/indicacao-80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6867/indicacao-81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6868/indicacao-82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao-83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao-84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao-85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6891/indicacao-86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6892/indicacao-87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6893/indicacao-88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6894/indicacao-89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6895/indicacao-90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6897/indicacao-91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6900/indicacao-92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6903/indicacao-94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6904/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6916/indicacao-96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6917/indicacao-97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao-98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6930/indicacao-99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6938/indicacao-100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao-101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao-102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao-103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao-104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6955/indicacao-105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6956/indicacao-106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6957/indicacao-107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6970/indicacao-108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6971/indicacao-109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao-110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao-111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao-112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6975/indicacao-113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6976/indicacao-114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6977/indicacao-115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao-118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao-119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6997/indicacao-120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6998/indicacao-121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6999/indicacao-122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7000/indicacao-123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7001/indicacao-124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7002/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7004/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7012/indicacao-_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7013/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7014/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7015/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7016/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7017/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7018/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7019/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7020/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7034/indicacao-138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7035/indicacao-139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7036/indicacao-140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7037/indicacao-141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7038/indicacao-142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7039/indicacao-143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao-144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao-145_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao-146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao-147_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7044/indicacao-148_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao-149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7046/indicacao-150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7047/indicacao-151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7048/indicacao-152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7052/indicacao-153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao-154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7054/indicacao-155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7055/indicacao-156_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7056/indicacao-157_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7057/indicacao-158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7058/indicacao-159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7059/indicacao-160_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7061/indicacao-162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7062/indicacao-163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7063/indicacao-164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7064/indicacao-165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7065/indicacao-166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7066/indicacao-167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7067/indicacao-168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao-169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7069/indicacao-170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7071/indicacao-171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7072/indicacao-172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7075/indicacao-173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7076/indicacao-174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7080/indicacao-175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7081/indicacao-176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7085/indicacao-177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7086/indicacao-178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7087/indicacao-179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7088/indicacao-180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7092/indicacao-181-25.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7093/indicacao-182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao-183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao-n_184_1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7096/indicacao-185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7098/indicacao-187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7100/indicacao-189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7101/indicacao-190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7106/indicacao-191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7107/indicacao-192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7110/indicacao-193.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7117/indicacao-194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao-195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7121/indicacao-196_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7118/indicacao-197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao-n_199.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7123/indicacao-n_200.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7128/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7129/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7133/indicacao-204.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7148/ind_207.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7157/ind_208_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7176/indicacao210.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7177/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7180/indicacao.213.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao__214.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7182/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7193/indicacao-216.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7194/indicacao-n_217-25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7195/indicacao-218.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7198/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7199/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7206/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7207/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7209/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7213/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7221/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7220/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao-228.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7225/indicacao-229.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7226/indicacao-230.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7227/indicacao-231.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7228/indicacao-232.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7233/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7234/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6858/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6859/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6860/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6861/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6862/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6876/mocao_de_aplausos-07.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6877/mocao_de_aplausos-08.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6878/mocao_de_aplausos-09.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6879/mocao_de_aplausos-10.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6880/mocao_de_aplausos-11.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6881/mocao_de_aplausos-12.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6882/mocao_de_aplausos-13.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6883/mocao_de_aplausos-14.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6884/mocao_de_aplausos-15.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6885/mocao_de_aplausos-16.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6886/mocao_de_aplausos-17.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6887/mocao_de_aplausos-18.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6905/mocao_de_aplausos-19.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6906/mocao_de_aplausos-20.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6907/mocao_de_aplausos-21.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6908/mocao_de_aplausos-22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6909/mocao_de_aplausos-23.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6910/mocao_de_aplausos-24.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6911/mocao_de_aplausos-25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6912/mocao_de_aplausos-26.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6913/mocao_de_aplausos-27.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6914/mocao_de_aplausos-28.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6943/mocao_de_aplausos-29.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6944/mocao_de_aplausos-30.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6945/mocao_de_aplausos-31.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6946/mocao_de_aplausos-32.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6947/mocao_de_aplausos-33.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6948/mocao_de_aplausos-34.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6949/mocao_de_aplausos-35.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6950/mocao_de_aplausos-36.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6951/mocao_de_aplausos-37.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6952/mocao_de_aplausos-38.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7138/mocao_39_andreia_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7139/mocao_40_elizilda_gomes.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7140/mocao_41_janderson.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7141/mocao_42_cristiane.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7142/mocao_43_gabriel.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7143/mocao_44_waldevino.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7144/mocao_45_marjorye.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7145/mocao_46_paulo_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7146/mocao_47_deise.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7163/mocao_48.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7164/mocao_49.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7165/mocao_50.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7166/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7167/mocao_52.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7168/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7169/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7170/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7171/mocao_56.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7172/mocao_57.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7173/mocao_58.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7104/p.d.l_210.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7105/p.d.l_211.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6723/pl-3282.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6726/pl-3284.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6727/pl-3285.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6728/pl-3286.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6745/pl-3287.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6748/pl-3288.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6757/pl-3289.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6758/pl-3290.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6759/pl-3291.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6760/pl-3292.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6765/pl-3293.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6766/pl-3294.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6767/pl-3295.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6768/pl-3296.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6769/pl-3297.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6793/pl-3298.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6794/pl-3299.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6795/pl-3300.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6796/pl-3301.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6797/pl-3302.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6808/pl-3303.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6809/pl-3304.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6810/pl-3305.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6821/pl-3306.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6827/pl-3307.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6828/pl-3308.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6829/pl-3309.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6830/pl-3310.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6850/pl-3311_lei_3499.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6851/pl-3312_lei_3504.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6852/pl-3313_lei_35005.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6853/pl-3314_lei_3500.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6854/pl-3315_lei_3501.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6855/pl-3316.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6869/pl-3317_lei_3507.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6870/pl-3318_lei_3508.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6871/pl-3319.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6872/pl-3320.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6873/pl-3321.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6874/pl-3322.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6896/pl-3323.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6899/pl-3324.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6902/pl-3325.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6915/pl-3326.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6919/projeto_de_lei-3327.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6921/pl-3328.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6922/pl-3329.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6924/pl-3331.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6925/pl-3332_lei_3520.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6926/pl-3333.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6927/pl-3334_lei_3524.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6928/pl-3335_lei_3521.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6929/pl-3336.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6932/pl-3337.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6933/pl-3338__lei_3526.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6934/pl-3339.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6935/pl-3340.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6936/pl-3341.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6953/pl-3342.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6954/pl-3343.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6937/pl-3344.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6958/pl-3345_lei_3537.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6959/pl-3346.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6960/pl-3347.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6961/pl-3348.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6962/pl-3349.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6963/pl-3350.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6979/pl-3351.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6980/pl-3352.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6981/pl-3353.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6983/pl-3354_lei_3541.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6984/pl-3355.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6985/pl-3356.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6986/pl-3357.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6987/pl-3358.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6988/pl-3359_lei_3552.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6989/pl-3360_lei_3553.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6990/pl-3361.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6991/pl-3362.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6992/pl-3363.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6994/pl-3364.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7006/pl-3365.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7024/pl-3366.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7023/pl-3367.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7022/pl-3368.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7032/pl-3369.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7033/pl-3370.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7030/pl-3371.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7031/pl-3372.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7049/pl-3373.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7070/pl-3374.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7073/01-projeto_de_lei-3375.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7074/projeto_de_lei-3376.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7077/pl-3377.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7078/pl-3378.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7082/projeto_de_lei-3379.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7083/pl-3380_lei_3579.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7084/pl-3381_lei_3580.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7089/pl-3382.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7102/pl-3383.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7103/pl-3384.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7113/pl-3385.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7114/pl-3386.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7108/pl-3387.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7109/pl-3388.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7120/pl-3389.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7183/pl-3392.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7135/pl-3393.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7155/pl-3394_lei_3608.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7131/pl-3395.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7134/pl-3396.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7184/pl-3397.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7185/pl-3398.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7147/pl-3399.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7208/pl-3400.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7186/pl-3401.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7187/pl-3402.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7188/pl-3403.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7191/pl-3404.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7192/pl-3405.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7196/pl-3406.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7197/pl-3407.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7201/pl-3408.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7202/pl-3409.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7203/pl-3410.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7204/pl-3411.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7210/pl-3412.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7211/pl-3413.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7212/pl-3414.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7214/pl-3415.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7215/pl-3416.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7216/pl-3417.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7217/pl-3418.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7219/pl-3419.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7218/pl-3420.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7222/pl-3421.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7223/pl-3422.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7230/pl-3423.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7231/pl-3424.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7232/pl-3425.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6964/01-projeto_de_lei_complementar-43.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6965/01-projeto_de_lei_complementar-44.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6966/01-projeto_de_lei_complementar-45.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6967/01-projeto_de_lei_complementar-46.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6978/plc-47.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7027/plc-49.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7028/plc-51.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7029/plc-52.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7090/plc-53.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7124/plc-54_lei_54.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6770/pll_721.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6772/pll722.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6771/pll_723.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6752/pll_n._724.25_ferreirinha.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6753/pll_n._725.25_ferreirinha.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6856/pll_726.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6773/pll_727.25_ferreira.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6857/pll-728.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6875/pll_729_compl..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6898/pll_730.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7079/pll_731_-_atualizado.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6968/pll-732.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6931/pll_733.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6969/pll-734.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7021/pll-735.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7009/pll-736.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7050/pll_737.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7112/pll_738.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7115/pll_739_-_atualizado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7136/pll_740.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7126/pll_741.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7160/pll_.742.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7189/pll_743.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7235/pll-744.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7229/pll-745.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7236/pll_746.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7260/pll748.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7010/prl_180.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7051/prl_181.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7091/prl_182.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7125/prl_183.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7200/prl_184.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6724/20-000547-2024_01.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7190/veto_parcial_ao_pll_739.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7127/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6729/indicacao-01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6730/indicacao-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6731/indicacao-03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6732/indicacao-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6733/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6734/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6735/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6736/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6738/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6741/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6742/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6743/indicacao-15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6744/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6751/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6754/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6755/indicacao-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6756/indicacao-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6761/01-indicacao-24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6762/indicacao-26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6774/indicacao-028.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6775/indicacao-29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6776/indicacao-30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6777/indicacao-31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6778/indicacao-32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6779/indicacao-33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6780/indicacao-34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6781/indicacao-35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6782/indicacao-36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6783/indicacao-37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6784/indicacao-38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6785/indicacao-39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6786/indicacao-40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6787/indicacao-41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6788/indicacao-42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6789/indicacao-043.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6790/indicacao-044.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6791/indicacao-045.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6792/indicacao-46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6811/indicacao_47_weuler.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6812/indicacao_48_edis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6813/indicacao_49_weuler.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6814/indicacao_50_robinho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6815/indicacao_51_edis.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6816/indicacao_52_weuler.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6817/indicacao_53_rondon.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6822/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6823/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6824/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6825/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6826/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6831/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6832/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6833/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6834/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6835/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6836/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6837/indicacao-066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6838/indicacao-067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6839/indicacao-68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6840/indicacao-69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6841/indicacao-70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6842/indicacao-71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6843/indicacao-72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6844/indicacao-73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6845/indicacao-74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6846/indicacao-75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6847/indicacao-76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6863/indicacao-77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6864/indicacao-78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6865/indicacao-79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6866/indicacao-80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6867/indicacao-81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6868/indicacao-82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6888/indicacao-83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6889/indicacao-84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6890/indicacao-85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6891/indicacao-86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6892/indicacao-87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6893/indicacao-88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6894/indicacao-89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6895/indicacao-90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6897/indicacao-91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6900/indicacao-92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6903/indicacao-94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6904/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6916/indicacao-96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6917/indicacao-97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6918/indicacao-98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6930/indicacao-99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6938/indicacao-100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao-101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao-102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao-103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6942/indicacao-104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6955/indicacao-105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6956/indicacao-106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6957/indicacao-107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6970/indicacao-108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6971/indicacao-109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao-110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao-111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao-112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6975/indicacao-113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6976/indicacao-114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6977/indicacao-115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6995/indicacao-118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6996/indicacao-119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6997/indicacao-120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6998/indicacao-121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6999/indicacao-122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7000/indicacao-123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7001/indicacao-124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7002/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7004/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7005/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7012/indicacao-_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7013/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7014/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7015/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7016/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7017/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7018/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7019/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7020/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7034/indicacao-138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7035/indicacao-139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7036/indicacao-140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7037/indicacao-141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7038/indicacao-142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7039/indicacao-143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao-144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao-145_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao-146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao-147_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7044/indicacao-148_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao-149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7046/indicacao-150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7047/indicacao-151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7048/indicacao-152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7052/indicacao-153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao-154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7054/indicacao-155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7055/indicacao-156_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7056/indicacao-157_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7057/indicacao-158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7058/indicacao-159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7059/indicacao-160_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7061/indicacao-162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7062/indicacao-163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7063/indicacao-164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7064/indicacao-165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7065/indicacao-166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7066/indicacao-167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7067/indicacao-168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao-169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7069/indicacao-170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7071/indicacao-171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7072/indicacao-172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7075/indicacao-173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7076/indicacao-174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7080/indicacao-175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7081/indicacao-176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7085/indicacao-177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7086/indicacao-178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7087/indicacao-179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7088/indicacao-180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7092/indicacao-181-25.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7093/indicacao-182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7094/indicacao-183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7095/indicacao-n_184_1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7096/indicacao-185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7098/indicacao-187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7100/indicacao-189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7101/indicacao-190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7106/indicacao-191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7107/indicacao-192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7110/indicacao-193.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7117/indicacao-194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao-195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7121/indicacao-196_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7118/indicacao-197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao-n_199.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7123/indicacao-n_200.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7128/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7129/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7133/indicacao-204.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7148/ind_207.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7157/ind_208_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7176/indicacao210.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7177/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7180/indicacao.213.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao__214.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7182/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7193/indicacao-216.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7194/indicacao-n_217-25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7195/indicacao-218.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7198/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7199/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7206/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7207/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7209/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7213/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7221/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7220/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao-228.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7225/indicacao-229.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7226/indicacao-230.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7227/indicacao-231.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7228/indicacao-232.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7233/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7234/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6858/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6859/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6860/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6861/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6862/mocao_de_aplausos_-_weuler.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6876/mocao_de_aplausos-07.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6877/mocao_de_aplausos-08.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6878/mocao_de_aplausos-09.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6879/mocao_de_aplausos-10.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6880/mocao_de_aplausos-11.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6881/mocao_de_aplausos-12.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6882/mocao_de_aplausos-13.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6883/mocao_de_aplausos-14.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6884/mocao_de_aplausos-15.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6885/mocao_de_aplausos-16.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6886/mocao_de_aplausos-17.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6887/mocao_de_aplausos-18.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6905/mocao_de_aplausos-19.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6906/mocao_de_aplausos-20.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6907/mocao_de_aplausos-21.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6908/mocao_de_aplausos-22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6909/mocao_de_aplausos-23.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6910/mocao_de_aplausos-24.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6911/mocao_de_aplausos-25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6912/mocao_de_aplausos-26.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6913/mocao_de_aplausos-27.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6914/mocao_de_aplausos-28.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6943/mocao_de_aplausos-29.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6944/mocao_de_aplausos-30.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6945/mocao_de_aplausos-31.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6946/mocao_de_aplausos-32.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6947/mocao_de_aplausos-33.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6948/mocao_de_aplausos-34.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6949/mocao_de_aplausos-35.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6950/mocao_de_aplausos-36.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6951/mocao_de_aplausos-37.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6952/mocao_de_aplausos-38.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7138/mocao_39_andreia_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7139/mocao_40_elizilda_gomes.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7140/mocao_41_janderson.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7141/mocao_42_cristiane.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7142/mocao_43_gabriel.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7143/mocao_44_waldevino.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7144/mocao_45_marjorye.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7145/mocao_46_paulo_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7146/mocao_47_deise.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7163/mocao_48.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7164/mocao_49.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7165/mocao_50.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7166/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7167/mocao_52.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7168/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7169/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7170/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7171/mocao_56.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7172/mocao_57.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7173/mocao_58.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7104/p.d.l_210.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7105/p.d.l_211.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6723/pl-3282.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6726/pl-3284.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6727/pl-3285.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6728/pl-3286.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6745/pl-3287.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6748/pl-3288.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6757/pl-3289.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6758/pl-3290.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6759/pl-3291.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6760/pl-3292.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6765/pl-3293.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6766/pl-3294.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6767/pl-3295.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6768/pl-3296.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6769/pl-3297.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6793/pl-3298.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6794/pl-3299.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6795/pl-3300.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6796/pl-3301.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6797/pl-3302.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6808/pl-3303.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6809/pl-3304.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6810/pl-3305.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6821/pl-3306.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6827/pl-3307.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6828/pl-3308.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6829/pl-3309.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6830/pl-3310.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6850/pl-3311_lei_3499.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6851/pl-3312_lei_3504.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6852/pl-3313_lei_35005.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6853/pl-3314_lei_3500.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6854/pl-3315_lei_3501.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6855/pl-3316.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6869/pl-3317_lei_3507.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6870/pl-3318_lei_3508.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6871/pl-3319.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6872/pl-3320.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6873/pl-3321.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6874/pl-3322.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6896/pl-3323.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6899/pl-3324.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6902/pl-3325.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6915/pl-3326.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6919/projeto_de_lei-3327.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6921/pl-3328.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6922/pl-3329.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6924/pl-3331.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6925/pl-3332_lei_3520.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6926/pl-3333.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6927/pl-3334_lei_3524.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6928/pl-3335_lei_3521.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6929/pl-3336.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6932/pl-3337.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6933/pl-3338__lei_3526.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6934/pl-3339.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6935/pl-3340.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6936/pl-3341.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6953/pl-3342.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6954/pl-3343.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6937/pl-3344.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6958/pl-3345_lei_3537.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6959/pl-3346.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6960/pl-3347.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6961/pl-3348.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6962/pl-3349.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6963/pl-3350.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6979/pl-3351.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6980/pl-3352.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6981/pl-3353.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6983/pl-3354_lei_3541.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6984/pl-3355.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6985/pl-3356.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6986/pl-3357.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6987/pl-3358.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6988/pl-3359_lei_3552.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6989/pl-3360_lei_3553.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6990/pl-3361.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6991/pl-3362.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6992/pl-3363.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6994/pl-3364.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7006/pl-3365.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7024/pl-3366.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7023/pl-3367.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7022/pl-3368.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7032/pl-3369.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7033/pl-3370.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7030/pl-3371.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7031/pl-3372.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7049/pl-3373.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7070/pl-3374.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7073/01-projeto_de_lei-3375.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7074/projeto_de_lei-3376.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7077/pl-3377.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7078/pl-3378.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7082/projeto_de_lei-3379.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7083/pl-3380_lei_3579.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7084/pl-3381_lei_3580.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7089/pl-3382.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7102/pl-3383.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7103/pl-3384.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7113/pl-3385.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7114/pl-3386.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7108/pl-3387.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7109/pl-3388.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7120/pl-3389.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7161/pl-3390__lei_3601.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7183/pl-3392.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7135/pl-3393.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7155/pl-3394_lei_3608.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7131/pl-3395.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7134/pl-3396.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7184/pl-3397.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7185/pl-3398.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7147/pl-3399.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7208/pl-3400.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7186/pl-3401.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7187/pl-3402.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7188/pl-3403.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7191/pl-3404.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7192/pl-3405.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7196/pl-3406.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7197/pl-3407.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7201/pl-3408.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7202/pl-3409.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7203/pl-3410.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7204/pl-3411.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7210/pl-3412.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7211/pl-3413.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7212/pl-3414.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7214/pl-3415.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7215/pl-3416.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7216/pl-3417.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7217/pl-3418.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7219/pl-3419.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7218/pl-3420.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7222/pl-3421.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7223/pl-3422.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7230/pl-3423.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7231/pl-3424.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7232/pl-3425.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6964/01-projeto_de_lei_complementar-43.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6965/01-projeto_de_lei_complementar-44.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6966/01-projeto_de_lei_complementar-45.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6967/01-projeto_de_lei_complementar-46.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6978/plc-47.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7027/plc-49.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7028/plc-51.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7029/plc-52.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7090/plc-53.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7124/plc-54_lei_54.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6770/pll_721.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6772/pll722.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6771/pll_723.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6752/pll_n._724.25_ferreirinha.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6753/pll_n._725.25_ferreirinha.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6856/pll_726.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6773/pll_727.25_ferreira.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6857/pll-728.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6875/pll_729_compl..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6898/pll_730.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7079/pll_731_-_atualizado.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6968/pll-732.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6931/pll_733.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6969/pll-734.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7021/pll-735.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7009/pll-736.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7050/pll_737.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7112/pll_738.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7115/pll_739_-_atualizado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7136/pll_740.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7126/pll_741.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7160/pll_.742.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7189/pll_743.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7235/pll-744.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7229/pll-745.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7236/pll_746.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7260/pll748.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7010/prl_180.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7051/prl_181.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7091/prl_182.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7125/prl_183.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7200/prl_184.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6724/20-000547-2024_01.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouropretodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/7190/veto_parcial_ao_pll_739.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H478"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="116.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -16578,2151 +16581,2151 @@
       </c>
       <c r="H396" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>1528</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>1529</v>
       </c>
       <c r="D397" t="s">
         <v>1112</v>
       </c>
       <c r="E397" t="s">
         <v>1113</v>
       </c>
       <c r="F397" t="s">
         <v>1114</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>57</v>
+        <v>1530</v>
       </c>
       <c r="H397" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="D398" t="s">
         <v>1112</v>
       </c>
       <c r="E398" t="s">
         <v>1113</v>
       </c>
       <c r="F398" t="s">
         <v>1114</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H398" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="D399" t="s">
         <v>1112</v>
       </c>
       <c r="E399" t="s">
         <v>1113</v>
       </c>
       <c r="F399" t="s">
         <v>1114</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="H399" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="D400" t="s">
         <v>1112</v>
       </c>
       <c r="E400" t="s">
         <v>1113</v>
       </c>
       <c r="F400" t="s">
         <v>1114</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="H400" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="D401" t="s">
         <v>1112</v>
       </c>
       <c r="E401" t="s">
         <v>1113</v>
       </c>
       <c r="F401" t="s">
         <v>1114</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="H401" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D402" t="s">
         <v>1112</v>
       </c>
       <c r="E402" t="s">
         <v>1113</v>
       </c>
       <c r="F402" t="s">
         <v>1114</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="H402" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="D403" t="s">
         <v>1112</v>
       </c>
       <c r="E403" t="s">
         <v>1113</v>
       </c>
       <c r="F403" t="s">
         <v>1114</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="H403" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="D404" t="s">
         <v>1112</v>
       </c>
       <c r="E404" t="s">
         <v>1113</v>
       </c>
       <c r="F404" t="s">
         <v>1114</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="H404" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="D405" t="s">
         <v>1112</v>
       </c>
       <c r="E405" t="s">
         <v>1113</v>
       </c>
       <c r="F405" t="s">
         <v>1114</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="H405" t="s">
         <v>1492</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D406" t="s">
         <v>1112</v>
       </c>
       <c r="E406" t="s">
         <v>1113</v>
       </c>
       <c r="F406" t="s">
         <v>1114</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="H406" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="D407" t="s">
         <v>1112</v>
       </c>
       <c r="E407" t="s">
         <v>1113</v>
       </c>
       <c r="F407" t="s">
         <v>1114</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="H407" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="D408" t="s">
         <v>1112</v>
       </c>
       <c r="E408" t="s">
         <v>1113</v>
       </c>
       <c r="F408" t="s">
         <v>1114</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="H408" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="D409" t="s">
         <v>1112</v>
       </c>
       <c r="E409" t="s">
         <v>1113</v>
       </c>
       <c r="F409" t="s">
         <v>1114</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="H409" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="D410" t="s">
         <v>1112</v>
       </c>
       <c r="E410" t="s">
         <v>1113</v>
       </c>
       <c r="F410" t="s">
         <v>1114</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="H410" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="D411" t="s">
         <v>1112</v>
       </c>
       <c r="E411" t="s">
         <v>1113</v>
       </c>
       <c r="F411" t="s">
         <v>1114</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="H411" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="D412" t="s">
         <v>1112</v>
       </c>
       <c r="E412" t="s">
         <v>1113</v>
       </c>
       <c r="F412" t="s">
         <v>1114</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="H412" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D413" t="s">
         <v>1112</v>
       </c>
       <c r="E413" t="s">
         <v>1113</v>
       </c>
       <c r="F413" t="s">
         <v>1114</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="H413" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D414" t="s">
         <v>1112</v>
       </c>
       <c r="E414" t="s">
         <v>1113</v>
       </c>
       <c r="F414" t="s">
         <v>1114</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="H414" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="D415" t="s">
         <v>1112</v>
       </c>
       <c r="E415" t="s">
         <v>1113</v>
       </c>
       <c r="F415" t="s">
         <v>1114</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="H415" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="D416" t="s">
         <v>1112</v>
       </c>
       <c r="E416" t="s">
         <v>1113</v>
       </c>
       <c r="F416" t="s">
         <v>1114</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="H416" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="D417" t="s">
         <v>1112</v>
       </c>
       <c r="E417" t="s">
         <v>1113</v>
       </c>
       <c r="F417" t="s">
         <v>1114</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="H417" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="D418" t="s">
         <v>1112</v>
       </c>
       <c r="E418" t="s">
         <v>1113</v>
       </c>
       <c r="F418" t="s">
         <v>1114</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="H418" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="D419" t="s">
         <v>1112</v>
       </c>
       <c r="E419" t="s">
         <v>1113</v>
       </c>
       <c r="F419" t="s">
         <v>1114</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="H419" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="D420" t="s">
         <v>1112</v>
       </c>
       <c r="E420" t="s">
         <v>1113</v>
       </c>
       <c r="F420" t="s">
         <v>1114</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="H420" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D421" t="s">
         <v>1112</v>
       </c>
       <c r="E421" t="s">
         <v>1113</v>
       </c>
       <c r="F421" t="s">
         <v>1114</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="H421" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="D422" t="s">
         <v>1112</v>
       </c>
       <c r="E422" t="s">
         <v>1113</v>
       </c>
       <c r="F422" t="s">
         <v>1114</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="H422" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="D423" t="s">
         <v>1112</v>
       </c>
       <c r="E423" t="s">
         <v>1113</v>
       </c>
       <c r="F423" t="s">
         <v>1114</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="H423" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="D424" t="s">
         <v>1112</v>
       </c>
       <c r="E424" t="s">
         <v>1113</v>
       </c>
       <c r="F424" t="s">
         <v>1114</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="H424" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="D425" t="s">
         <v>1112</v>
       </c>
       <c r="E425" t="s">
         <v>1113</v>
       </c>
       <c r="F425" t="s">
         <v>1114</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="H425" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D426" t="s">
         <v>1112</v>
       </c>
       <c r="E426" t="s">
         <v>1113</v>
       </c>
       <c r="F426" t="s">
         <v>1114</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="H426" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="D427" t="s">
         <v>1112</v>
       </c>
       <c r="E427" t="s">
         <v>1113</v>
       </c>
       <c r="F427" t="s">
         <v>1114</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="H427" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D428" t="s">
         <v>1112</v>
       </c>
       <c r="E428" t="s">
         <v>1113</v>
       </c>
       <c r="F428" t="s">
         <v>1114</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H428" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="D429" t="s">
         <v>1112</v>
       </c>
       <c r="E429" t="s">
         <v>1113</v>
       </c>
       <c r="F429" t="s">
         <v>1114</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="H429" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="D430" t="s">
         <v>1112</v>
       </c>
       <c r="E430" t="s">
         <v>1113</v>
       </c>
       <c r="F430" t="s">
         <v>1114</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="H430" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="D431" t="s">
         <v>1112</v>
       </c>
       <c r="E431" t="s">
         <v>1113</v>
       </c>
       <c r="F431" t="s">
         <v>1114</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="H431" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="D432" t="s">
         <v>1112</v>
       </c>
       <c r="E432" t="s">
         <v>1113</v>
       </c>
       <c r="F432" t="s">
         <v>1114</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="H432" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>192</v>
       </c>
       <c r="D433" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E433" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F433" t="s">
         <v>1114</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="H433" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>196</v>
       </c>
       <c r="D434" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E434" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F434" t="s">
         <v>1114</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="H434" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>200</v>
       </c>
       <c r="D435" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E435" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F435" t="s">
         <v>1114</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="H435" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>204</v>
       </c>
       <c r="D436" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E436" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F436" t="s">
         <v>1114</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="H436" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>208</v>
       </c>
       <c r="D437" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E437" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F437" t="s">
         <v>1114</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="H437" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>212</v>
       </c>
       <c r="D438" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E438" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F438" t="s">
         <v>1114</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H438" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>216</v>
       </c>
       <c r="D439" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E439" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F439" t="s">
         <v>1114</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="H439" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>220</v>
       </c>
       <c r="D440" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E440" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F440" t="s">
         <v>1114</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H440" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>224</v>
       </c>
       <c r="D441" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E441" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F441" t="s">
         <v>1114</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H441" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>228</v>
       </c>
       <c r="D442" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E442" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F442" t="s">
         <v>1114</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="H442" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>232</v>
       </c>
       <c r="D443" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E443" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F443" t="s">
         <v>1114</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="H443" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>236</v>
       </c>
       <c r="D444" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E444" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F444" t="s">
         <v>1114</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="H444" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="D445" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E445" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F445" t="s">
         <v>1104</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="H445" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="D446" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E446" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F446" t="s">
         <v>1104</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="H446" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="D447" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E447" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F447" t="s">
         <v>1104</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="H447" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="D448" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E448" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F448" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="H448" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="D449" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E449" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F449" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="H449" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="D450" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E450" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F450" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="H450" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="D451" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E451" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F451" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="H451" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="D452" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E452" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F452" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H452" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="D453" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E453" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F453" t="s">
         <v>1104</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="H453" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="D454" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E454" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F454" t="s">
         <v>37</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="H454" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="D455" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E455" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F455" t="s">
         <v>37</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="H455" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="D456" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E456" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F456" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="H456" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="D457" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E457" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F457" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="H457" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="D458" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E458" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F458" t="s">
         <v>28</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="H458" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="D459" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E459" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F459" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="H459" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="D460" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E460" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F460" t="s">
         <v>51</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="H460" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="D461" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E461" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="H461" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="D462" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E462" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F462" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="H462" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="D463" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E463" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F463" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="H463" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="D464" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E464" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F464" t="s">
         <v>37</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H464" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="D465" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E465" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="H465" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="D466" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E466" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F466" t="s">
         <v>293</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="H466" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="D467" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E467" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F467" t="s">
         <v>293</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="H467" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="D468" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E468" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F468" t="s">
         <v>51</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="H468" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="D469" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E469" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F469" t="s">
         <v>51</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="H469" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="D470" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E470" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F470" t="s">
         <v>28</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="H470" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="D471" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E471" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F471" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="H471" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>730</v>
       </c>
       <c r="D472" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="E472" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="F472" t="s">
         <v>51</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="H472" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>734</v>
       </c>
       <c r="D473" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="E473" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="H473" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>738</v>
       </c>
       <c r="D474" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="E474" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="F474" t="s">
         <v>1104</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="H474" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>742</v>
       </c>
       <c r="D475" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="E475" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="F475" t="s">
         <v>51</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="H475" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>746</v>
       </c>
       <c r="D476" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="E476" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="F476" t="s">
         <v>51</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="H476" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>27</v>
       </c>
       <c r="D477" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="E477" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="F477" t="s">
         <v>1114</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="H477" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="D478" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="E478" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="F478" t="s">
         <v>1114</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="H478" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>